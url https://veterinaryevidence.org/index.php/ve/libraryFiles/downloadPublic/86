--- v0 (2025-11-02)
+++ v1 (2026-08-14)
@@ -14,96 +14,128 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D06A934" w14:textId="77777777" w:rsidR="00B3203C" w:rsidRDefault="00B3203C" w:rsidP="0098100E">
-[...44 lines deleted...]
-    <w:p w14:paraId="2F3D96F8" w14:textId="0FEA67A2" w:rsidR="001E2C79" w:rsidRPr="002F2774" w:rsidRDefault="001E2C79" w:rsidP="0098100E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4216"/>
+        <w:gridCol w:w="5772"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F1D92" w:rsidRPr="00DF6C6E" w14:paraId="5891DB87" w14:textId="77777777" w:rsidTr="000E05CF">
+        <w:trPr>
+          <w:trHeight w:val="83"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D10D2EC" w14:textId="446349D6" w:rsidR="0098100E" w:rsidRPr="0098100E" w:rsidRDefault="0098100E" w:rsidP="0098100E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5772" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39789355" w14:textId="77777777" w:rsidR="00CD0FAC" w:rsidRPr="00DF6C6E" w:rsidRDefault="00CD0FAC" w:rsidP="003F1D92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:before="44" w:line="384" w:lineRule="exact"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="82235F"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FF8D862" w14:textId="2DD34746" w:rsidR="003F1D92" w:rsidRPr="00DF6C6E" w:rsidRDefault="003F1D92" w:rsidP="003F1D92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:before="44" w:line="384" w:lineRule="exact"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="7C0062"/>
+                <w:spacing w:val="134"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F3D96F8" w14:textId="44A03495" w:rsidR="001E2C79" w:rsidRPr="002F2774" w:rsidRDefault="001E2C79" w:rsidP="0098100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D1438"/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F2774">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D1438"/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Knowledge Summary </w:t>
       </w:r>
@@ -610,51 +642,115 @@
       <w:r w:rsidR="00E91A17" w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>paper(s) to support the outcomes</w:t>
       </w:r>
       <w:r w:rsidR="004E7E69" w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> reported</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Critical appraisal is not simply a negative critique; rather, it should offer an objective evaluation that acknowledges both strengths and limitations of the studies reviewed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0965F256" w14:textId="77777777" w:rsidR="00544864" w:rsidRDefault="00544864" w:rsidP="007C67EE">
+    <w:p w14:paraId="5F893AE7" w14:textId="77777777" w:rsidR="00EF0124" w:rsidRDefault="00EF0124" w:rsidP="00544864">
+      <w:pPr>
+        <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092128C0" w14:textId="39CBEE7E" w:rsidR="00EF0124" w:rsidRDefault="00EF0124" w:rsidP="00544864">
+      <w:pPr>
+        <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF0124">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Accessing papers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0965F256" w14:textId="31F9E908" w:rsidR="00544864" w:rsidRDefault="00EF0124" w:rsidP="007C67EE">
+      <w:pPr>
+        <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF0124">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reviewers are encouraged to read the full-text papers included in the appraisal wherever possible, as this supports a thorough review and helps ensure the quality of the Knowledge Summary. If you are unable to access a paper through your institution or usual library resources, please contact our library team at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00EF0124">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>library@rcvsknowledge.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EF0124">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, who may be able to assist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060A614F" w14:textId="77777777" w:rsidR="00EF0124" w:rsidRDefault="00EF0124" w:rsidP="007C67EE">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="10362" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10362"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B64609" w:rsidRPr="007D1E68" w14:paraId="5A0F7E94" w14:textId="77777777" w:rsidTr="007A550B">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -908,50 +1004,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:commentRangeStart w:id="2"/>
             <w:r w:rsidR="6670F3EA" w:rsidRPr="380DB40D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="6431A13B" w:rsidRPr="380DB40D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ndicate</w:t>
             </w:r>
             <w:commentRangeEnd w:id="2"/>
             <w:r w:rsidR="00626486">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:commentReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="00C35A69">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="6431A13B" w:rsidRPr="380DB40D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the category of research question that was addressed</w:t>
             </w:r>
             <w:r w:rsidR="7FE6BE40" w:rsidRPr="380DB40D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>: treatment/prognosis/risk/diagnosis/prevalence/incidence</w:t>
             </w:r>
           </w:p>
@@ -1069,51 +1169,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> whether the selected papers overall provide zero, weak, moderate, or strong evidence based on their design and how well they were carried out.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47E078CC" w14:textId="661E1563" w:rsidR="009229E5" w:rsidRPr="00DF6C6E" w:rsidRDefault="7613D93F" w:rsidP="380DB40D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="380DB40D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Summary of Outcomes:</w:t>
             </w:r>
             <w:r w:rsidRPr="380DB40D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="6C6EA048" w:rsidRPr="380DB40D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Briefly describe</w:t>
             </w:r>
             <w:r w:rsidR="00C35A69">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="6C6EA048" w:rsidRPr="380DB40D">
               <w:rPr>
@@ -1423,51 +1522,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:commentRangeEnd w:id="0"/>
             <w:r w:rsidR="00294CE6" w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:commentReference w:id="0"/>
             </w:r>
             <w:commentRangeEnd w:id="1"/>
             <w:r w:rsidR="007C2AF1" w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:commentReference w:id="1"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3856A562" w14:textId="472202CA" w:rsidR="00F14779" w:rsidRPr="00DF6C6E" w:rsidRDefault="00F14779" w:rsidP="006C3CC5">
+          <w:p w14:paraId="3856A562" w14:textId="3934C6D8" w:rsidR="00F14779" w:rsidRPr="00DF6C6E" w:rsidRDefault="00F14779" w:rsidP="006C3CC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77D0A8F9" w14:textId="77777777" w:rsidR="00E37B3E" w:rsidRDefault="00E37B3E" w:rsidP="00E37B3E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7374C3E7" w14:textId="77777777" w:rsidR="00E37B3E" w:rsidRDefault="00E37B3E" w:rsidP="00E37B3E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15F5A1D7" w14:textId="68AF0552" w:rsidR="00D0227C" w:rsidRDefault="294AF372" w:rsidP="380DB40D">
@@ -1539,72 +1638,70 @@
         </w:rPr>
         <w:t>rovide a short paragraph describing a clinical situation that might lead a vet</w:t>
       </w:r>
       <w:r w:rsidR="38117D41" w:rsidRPr="380DB40D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="231F20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>erinary professional</w:t>
       </w:r>
       <w:r w:rsidR="2A796033" w:rsidRPr="380DB40D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="231F20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to look for evidence. It should help the reader picture the practical context, not review all the existing evidence.</w:t>
       </w:r>
       <w:r w:rsidR="007A4B68">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="231F20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A4B68">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4B68" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007A4B68" w:rsidRPr="380DB40D">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4B68" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author word count: 100)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12816123" w14:textId="77777777" w:rsidR="000546F0" w:rsidRPr="00DF6C6E" w:rsidRDefault="000546F0" w:rsidP="00CD608B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58FB122A" w14:textId="62364721" w:rsidR="00750BBA" w:rsidRPr="00DF6C6E" w:rsidRDefault="00E37B3E" w:rsidP="00F2303B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="380DB40D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D1438"/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
@@ -1878,85 +1975,59 @@
       </w:pPr>
       <w:r w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The strength of the evidence is directly related to the quality and type of experimental design. Strong evidence may support or not support a change in clinical practice.</w:t>
       </w:r>
       <w:r w:rsidR="007A4B68">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A4B68" w:rsidRPr="007A4B68">
+      <w:r w:rsidR="007A4B68" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Author word count: </w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(Author word count: 200)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF16E0E" w14:textId="77777777" w:rsidR="000546F0" w:rsidRDefault="000546F0" w:rsidP="00CC4CC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E59A48" w14:textId="55D6A661" w:rsidR="00E37B3E" w:rsidRPr="00DF6C6E" w:rsidRDefault="00E37B3E" w:rsidP="00CC4CC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="380DB40D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D1438"/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
@@ -2063,77 +2134,84 @@
         </w:rPr>
         <w:t>author should remain</w:t>
       </w:r>
       <w:r w:rsidR="0BC402A8" w:rsidRPr="380DB40D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve"> clear, concise, and </w:t>
       </w:r>
       <w:r w:rsidR="2FD70C38" w:rsidRPr="380DB40D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:t>balanced</w:t>
       </w:r>
       <w:r w:rsidR="0BC402A8" w:rsidRPr="380DB40D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:t>. Readers can refer to the original papers for further details.</w:t>
       </w:r>
       <w:r w:rsidR="007A4B68">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00346A6D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4B68" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00346A6D" w:rsidRPr="00542C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007A4B68">
+      <w:r w:rsidR="007A4B68" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>uthor word count</w:t>
       </w:r>
-      <w:r w:rsidR="007A4B68" w:rsidRPr="380DB40D">
+      <w:r w:rsidR="007A4B68" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t>).</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: 700 for each article appraised).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251E692F" w14:textId="77777777" w:rsidR="00E20B09" w:rsidRPr="00DF6C6E" w:rsidRDefault="00E20B09" w:rsidP="380DB40D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="495B9683" w14:textId="1BBB122A" w:rsidR="00E37B3E" w:rsidRDefault="00E37B3E" w:rsidP="00463C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D1438"/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic"/>
@@ -2217,140 +2295,199 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> evidence?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D67D5F3" w14:textId="77777777" w:rsidR="007A4B68" w:rsidRDefault="007A4B68" w:rsidP="00FA64E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54BBE4E1" w14:textId="39077031" w:rsidR="00FA64E3" w:rsidRPr="00DF6C6E" w:rsidRDefault="00FA64E3" w:rsidP="00FA64E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="380DB40D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>A lack of evidence is a significant finding, especially for important and common clinical questions that impact patient care. The absence of published research highlights gaps in current knowledge and can help drive future studies. The value of identifying insufficient or zero evidence is often underestimated, but it plays a crucial role in shaping evidence-based veterinary medicine.</w:t>
+        <w:t xml:space="preserve">A lack of evidence is a significant finding, especially for important and common clinical questions that impact patient care. The absence of published research highlights gaps in current knowledge and can help drive future studies. The value of identifying insufficient or zero evidence is often underestimated, but it plays a crucial role in shaping evidence-based </w:t>
+      </w:r>
+      <w:r w:rsidRPr="380DB40D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>veterinary medicine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47488173" w14:textId="77777777" w:rsidR="00FA64E3" w:rsidRPr="00DF6C6E" w:rsidRDefault="00FA64E3" w:rsidP="00FA64E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="439B0054" w14:textId="77777777" w:rsidR="00FA64E3" w:rsidRDefault="00FA64E3" w:rsidP="00FA64E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For reference, visit our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00DF6C6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Strength of Evidence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> page to explore published Knowledge Summaries categorised by the strength of evidence found.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285A7DB3" w14:textId="77777777" w:rsidR="00A25094" w:rsidRDefault="00A25094" w:rsidP="00463C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6954C29B" w14:textId="6CE1FCD9" w:rsidR="00A25094" w:rsidRPr="00A25094" w:rsidRDefault="00C35A69" w:rsidP="00A25094">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>When answering the question ‘has the author missed anything’ please bear in mind that a</w:t>
       </w:r>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidR="00A25094" w:rsidRPr="00A25094">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Knowledge Summary provides information derived from a limited number of specified scientific journal databases, using declared search functions and nominated time periods which are explicitly described within the paper. Whilst the databases used cover a wide range of veterinary journals it is important to recognise the Knowledge Summary reflects the information derived from the scope of the searches used.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="00346A6D">
+      <w:r w:rsidR="00346A6D" w:rsidRPr="00A25094">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B18B041" w14:textId="77777777" w:rsidR="006758B6" w:rsidRPr="00DF6C6E" w:rsidRDefault="006758B6" w:rsidP="00463C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E6373F1" w14:textId="77777777" w:rsidR="002C69E4" w:rsidRPr="00DF6C6E" w:rsidRDefault="002C69E4" w:rsidP="00960228">
+    <w:p w14:paraId="6563CE9B" w14:textId="77777777" w:rsidR="00EF0124" w:rsidRPr="00EF0124" w:rsidRDefault="00EF0124" w:rsidP="00960228">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF0124">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Accessing papers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6373F1" w14:textId="4AA6359E" w:rsidR="002C69E4" w:rsidRDefault="00EF0124" w:rsidP="00960228">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF0124">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are unable to access a paper through your institution or usual library resources, please contact our library team at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00EF0124">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>library@rcvsknowledge.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EF0124">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, who may be able to assist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E24726" w14:textId="77777777" w:rsidR="00EF0124" w:rsidRPr="00DF6C6E" w:rsidRDefault="00EF0124" w:rsidP="00960228">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F50DC0" w:rsidRPr="00DF6C6E" w14:paraId="676DE983" w14:textId="77777777" w:rsidTr="380DB40D">
@@ -2364,51 +2501,50 @@
               <w:bottom w:w="85" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78581D6D" w14:textId="76DA3124" w:rsidR="00F50DC0" w:rsidRPr="00DF6C6E" w:rsidRDefault="00802D31" w:rsidP="00960228">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Author surname</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E267F8" w:rsidRPr="00DF6C6E" w14:paraId="5F303B03" w14:textId="77777777" w:rsidTr="380DB40D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="85" w:type="dxa"/>
               <w:bottom w:w="85" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C3C4501" w14:textId="50C636E4" w:rsidR="00E267F8" w:rsidRPr="00DF6C6E" w:rsidRDefault="00E267F8" w:rsidP="00960228">
             <w:pPr>
@@ -2466,65 +2602,51 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Aim: </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sentence </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the aim of the paper.</w:t>
+              <w:t>Sentence summarising the aim of the paper.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00505B7B" w:rsidRPr="00DF6C6E" w14:paraId="50975E8F" w14:textId="77777777" w:rsidTr="380DB40D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A52818D" w14:textId="56826AA9" w:rsidR="00505B7B" w:rsidRPr="00DF6C6E" w:rsidRDefault="00505B7B" w:rsidP="00505B7B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
@@ -2874,87 +2996,96 @@
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00346A6D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Are the key variables listed and relevant to the PICO question?</w:t>
             </w:r>
             <w:r w:rsidR="00FA64E3" w:rsidRPr="00346A6D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA64E3" w:rsidRPr="00346A6D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The outcomes section should provide key outcomes from the studies. There should be some form of quantification of the outcomes from the studies so that clinicians can form a judgement. Caveats to the outcomes should be considered based upon the level of evidence.</w:t>
+              <w:t xml:space="preserve">The outcomes section should provide key outcomes from the studies. There should be some form of </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA64E3" w:rsidRPr="00346A6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>quantification of the outcomes from the studies so that clinicians can form a judgement. Caveats to the outcomes should be considered based upon the level of evidence.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E8DA0A5" w14:textId="1713470C" w:rsidR="00C853DD" w:rsidRPr="00346A6D" w:rsidRDefault="00C853DD" w:rsidP="00C853DD">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:right="-22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00505B7B" w:rsidRPr="00DF6C6E" w14:paraId="40963086" w14:textId="77777777" w:rsidTr="380DB40D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="191DE403" w14:textId="5F0A06CA" w:rsidR="00505B7B" w:rsidRPr="00DF6C6E" w:rsidRDefault="00505B7B" w:rsidP="00505B7B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Main findings</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC0F7A5" w14:textId="77777777" w:rsidR="00505B7B" w:rsidRPr="00DF6C6E" w:rsidRDefault="00505B7B" w:rsidP="00505B7B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(relevant to PICO question):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3071,51 +3202,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Descriptive statistics (mean/median/%, SD)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD8B2F8" w14:textId="77777777" w:rsidR="00C853DD" w:rsidRPr="00346A6D" w:rsidRDefault="00C853DD" w:rsidP="00C853DD">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00346A6D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>References to figures/tables where relevant?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ACB33FC" w14:textId="774A354E" w:rsidR="00346A6D" w:rsidRPr="00346A6D" w:rsidRDefault="00C853DD" w:rsidP="00C853DD">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00346A6D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Is it clear that only data from the paper </w:t>
             </w:r>
             <w:r w:rsidR="00626486">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>is</w:t>
@@ -3137,51 +3267,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00505B7B" w:rsidRPr="00DF6C6E" w14:paraId="1D6D0A62" w14:textId="77777777" w:rsidTr="380DB40D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CD066AF" w14:textId="77777777" w:rsidR="00505B7B" w:rsidRPr="00DF6C6E" w:rsidRDefault="00505B7B" w:rsidP="00505B7B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Limitations:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10EC0F0A" w14:textId="77777777" w:rsidR="00C853DD" w:rsidRPr="00346A6D" w:rsidRDefault="00C853DD" w:rsidP="00C853DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00346A6D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Open Sans SemiBold" w:hAnsi="Century Gothic"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Are important study limitations critically assessed? Consider:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B09AEA6" w14:textId="77777777" w:rsidR="00C853DD" w:rsidRPr="00346A6D" w:rsidRDefault="00C853DD" w:rsidP="00C853DD">
             <w:pPr>
@@ -3485,90 +3614,111 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3709197E" w14:textId="2237732E" w:rsidR="0087300E" w:rsidRDefault="0087300E" w:rsidP="00346A6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346A6D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Does the Appraisal section offer practical context rather than a detailed review of the literature?</w:t>
       </w:r>
       <w:r w:rsidR="00346A6D" w:rsidRPr="00346A6D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C35A69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00346A6D" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35A69" w:rsidRPr="00542C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00346A6D" w:rsidRPr="00346A6D">
+      <w:r w:rsidR="00346A6D" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
-      <w:r w:rsidR="00C35A69">
+      <w:r w:rsidR="00C35A69" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidR="00346A6D" w:rsidRPr="00346A6D">
+      <w:r w:rsidR="00346A6D" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> word count</w:t>
       </w:r>
-      <w:r w:rsidR="00C35A69">
+      <w:r w:rsidR="00C35A69" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> here is</w:t>
       </w:r>
-      <w:r w:rsidR="00346A6D" w:rsidRPr="00346A6D">
+      <w:r w:rsidR="00346A6D" w:rsidRPr="00542C82">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: 1000).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512F40F3" w14:textId="77777777" w:rsidR="00C35A69" w:rsidRPr="00346A6D" w:rsidRDefault="00C35A69" w:rsidP="00346A6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FB23453" w14:textId="03BE9B8E" w:rsidR="005404AF" w:rsidRPr="00346A6D" w:rsidRDefault="77C47B40" w:rsidP="380DB40D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3734,89 +3884,88 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE8E079" w14:textId="77777777" w:rsidR="00346A6D" w:rsidRDefault="00346A6D" w:rsidP="0046310D">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6203FB9B" w14:textId="77777777" w:rsidR="00346A6D" w:rsidRDefault="00346A6D" w:rsidP="0046310D">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15835ECE" w14:textId="77777777" w:rsidR="00B3203C" w:rsidRDefault="00B3203C" w:rsidP="0046310D">
+    <w:p w14:paraId="3FAA5736" w14:textId="77777777" w:rsidR="007A4B68" w:rsidRDefault="007A4B68" w:rsidP="0046310D">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C4F85F1" w14:textId="77777777" w:rsidR="007A4B68" w:rsidRDefault="007A4B68" w:rsidP="0046310D">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CBADF50" w14:textId="2DCF146E" w:rsidR="00003C3B" w:rsidRDefault="0084766F" w:rsidP="0046310D">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A43CC6" wp14:editId="73AAB65D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>140970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6282055" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Straight Connector 50"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
@@ -4289,73 +4438,82 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Knowledge Summaries are a peer-reviewed article type which aims to answer a clinical question based on the best available current evidence. It does not override the responsibility of the practitioner. Informed decisions should be made by considering such factors as individual clinical expertise and judgement along with patients</w:t>
       </w:r>
       <w:r w:rsidR="0036032D" w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> circumstances and owners’ values. Knowledge Summaries are a resource to help inform and any opinions expressed within the Knowledge Summaries are the author's own and do not necessarily reflect the view of RCVS Knowledge. Authors are responsible for the accuracy of the content. While the Editor and Publisher believe that all content herein are in accord with current recommendations and practice at the time of publication, they accept no legal responsibility for any errors or omissions, and make no warranty, express or implied, with respect to material contained within.</w:t>
+        <w:t xml:space="preserve"> circumstances and owners’ values. Knowledge Summaries are a resource to help inform and any opinions expressed within the Knowledge Summaries are the author's own and do not necessarily reflect the view of RCVS Knowledge. Authors are responsible for the accuracy of the content. While the Editor and Publisher believe that all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
+          <w:color w:val="494D4D"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>content herein are in accord with current recommendations and practice at the time of publication, they accept no legal responsibility for any errors or omissions, and make no warranty, express or implied, with respect to material contained within.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B4313B" w14:textId="77777777" w:rsidR="009D55D7" w:rsidRPr="00DF6C6E" w:rsidRDefault="009D55D7" w:rsidP="009D55D7">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For further information please refer to our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00DF6C6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Terms of Use</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DF6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD16F71" w14:textId="77777777" w:rsidR="00A37444" w:rsidRPr="00DF6C6E" w:rsidRDefault="00A37444" w:rsidP="003A2BD1">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
@@ -4426,51 +4584,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59ACEEB5" w14:textId="6B816361" w:rsidR="003A2BD1" w:rsidRPr="00DF6C6E" w:rsidRDefault="003A2BD1" w:rsidP="27C3D6A3">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A4E797B" w14:textId="77777777" w:rsidR="0018640B" w:rsidRPr="00DF6C6E" w:rsidRDefault="0018640B" w:rsidP="0018640B">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00DF6C6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.veterinaryevidence.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F975AD3" w14:textId="77777777" w:rsidR="00CD0FAC" w:rsidRPr="00DF6C6E" w:rsidRDefault="00CD0FAC" w:rsidP="003A2BD1">
       <w:pPr>
         <w:spacing w:before="45" w:line="356" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="494D4D"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C83FCC9" w14:textId="77777777" w:rsidR="0071334F" w:rsidRPr="00DF6C6E" w:rsidRDefault="003A484A" w:rsidP="00CD0FAC">
       <w:pPr>
@@ -4564,52 +4722,52 @@
       </w:r>
       <w:r w:rsidRPr="00EF20D8">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>EC1R 4RB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF20D8">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:sectPr w:rsidR="003A484A" w:rsidRPr="00DF6C6E" w:rsidSect="0098100E">
-      <w:footerReference w:type="default" r:id="rId18"/>
-      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="991" w:bottom="709" w:left="993" w:header="0" w:footer="0" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="2" w:author="Kira Atanasiu" w:date="2025-07-23T13:11:00Z" w:initials="KA">
     <w:p w14:paraId="239ED40A" w14:textId="77777777" w:rsidR="00626486" w:rsidRDefault="00626486" w:rsidP="00626486">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
@@ -4714,58 +4872,58 @@
             <cr:reactionInfo dateUtc="2025-07-01T09:17:27Z">
               <cr:user userId="S::smithw@rcvs.org.uk::21cfa91e-5fb2-4016-957b-a8c1374da679" userProvider="AD" userName="William Smith"/>
             </cr:reactionInfo>
           </cr:reaction>
         </cr:reactions>
       </w16:ext>
     </w16cex:extLst>
   </w16cex:commentExtensible>
   <w16cex:commentExtensible w16cex:durableId="34EF8841" w16cex:dateUtc="2025-07-16T09:10:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="10D55775" w16cex:dateUtc="2025-07-23T10:54:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="239ED40A" w16cid:durableId="1CF84FC3"/>
   <w16cid:commentId w16cid:paraId="3616985C" w16cid:durableId="64A7B829"/>
   <w16cid:commentId w16cid:paraId="79DB8627" w16cid:durableId="34EF8841"/>
   <w16cid:commentId w16cid:paraId="22EB9223" w16cid:durableId="10D55775"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FD13697" w14:textId="77777777" w:rsidR="009852EB" w:rsidRDefault="009852EB" w:rsidP="00933489">
+    <w:p w14:paraId="46646C21" w14:textId="77777777" w:rsidR="003D6D91" w:rsidRDefault="003D6D91" w:rsidP="00933489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72DE3223" w14:textId="77777777" w:rsidR="009852EB" w:rsidRDefault="009852EB" w:rsidP="00933489">
+    <w:p w14:paraId="11B6348E" w14:textId="77777777" w:rsidR="003D6D91" w:rsidRDefault="003D6D91" w:rsidP="00933489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4794,51 +4952,50 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5068,90 +5225,90 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>www.veterinary</w:t>
             </w:r>
             <w:r w:rsidRPr="00D823B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>evidence.org</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E196D32" w14:textId="6B945C65" w:rsidR="009B22E9" w:rsidRPr="00B63E4E" w:rsidRDefault="009B22E9" w:rsidP="005302A2">
+        <w:p w14:paraId="4E196D32" w14:textId="09AFA585" w:rsidR="009B22E9" w:rsidRPr="00B63E4E" w:rsidRDefault="009B22E9" w:rsidP="005302A2">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Document updated: </w:t>
           </w:r>
-          <w:r w:rsidR="00346A6D">
+          <w:r w:rsidR="00302A5B">
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>July</w:t>
+            <w:t>June</w:t>
           </w:r>
           <w:r w:rsidR="007721DC">
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> 202</w:t>
           </w:r>
-          <w:r w:rsidR="0079149B">
+          <w:r w:rsidR="00302A5B">
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5069" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="407EF9B2" w14:textId="4DC41134" w:rsidR="009B22E9" w:rsidRPr="00960228" w:rsidRDefault="009B22E9" w:rsidP="00EC6B6A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
               <w:noProof/>
@@ -5389,58 +5546,58 @@
             <w:ind w:right="-1"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:b/>
               <w:color w:val="494D4D"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="14700E52" w14:textId="77777777" w:rsidR="009B22E9" w:rsidRPr="00960228" w:rsidRDefault="009B22E9" w:rsidP="00EC6B6A">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50E454E2" w14:textId="77777777" w:rsidR="009852EB" w:rsidRDefault="009852EB" w:rsidP="00933489">
+    <w:p w14:paraId="219D57F8" w14:textId="77777777" w:rsidR="003D6D91" w:rsidRDefault="003D6D91" w:rsidP="00933489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B21C3C9" w14:textId="77777777" w:rsidR="009852EB" w:rsidRDefault="009852EB" w:rsidP="00933489">
+    <w:p w14:paraId="5A22C717" w14:textId="77777777" w:rsidR="003D6D91" w:rsidRDefault="003D6D91" w:rsidP="00933489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C28FB99" w14:textId="26419550" w:rsidR="0098100E" w:rsidRDefault="0098100E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D09D390" wp14:editId="3D060950">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>630555</wp:posOffset>
           </wp:positionH>
@@ -10727,51 +10884,50 @@
   <w:num w:numId="42" w16cid:durableId="655232157">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Kira Atanasiu">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::atanasiuk@rcvs.org.uk::442beb8f-cd8a-4799-a31f-1fbcc0194165"/>
   </w15:person>
   <w15:person w15:author="Bridget Sheppard">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Bridget@rcvs.org.uk::99387b99-c60a-43b4-acb3-0f98fb75717f"/>
   </w15:person>
   <w15:person w15:author="Cockcroft, Peter Prof (School of Vet Med.)">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::pc0046@surrey.ac.uk::0d8af81c-0ada-489d-8f2d-8938723c6d59"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00933489"/>
     <w:rsid w:val="00003C3B"/>
     <w:rsid w:val="00004CCE"/>
@@ -10850,50 +11006,51 @@
     <w:rsid w:val="001100BE"/>
     <w:rsid w:val="0011362D"/>
     <w:rsid w:val="0011451F"/>
     <w:rsid w:val="00122FFA"/>
     <w:rsid w:val="00124AF5"/>
     <w:rsid w:val="0013398C"/>
     <w:rsid w:val="00133C91"/>
     <w:rsid w:val="00135918"/>
     <w:rsid w:val="00136CDB"/>
     <w:rsid w:val="00137CBF"/>
     <w:rsid w:val="00140ABA"/>
     <w:rsid w:val="00141B2A"/>
     <w:rsid w:val="001440A2"/>
     <w:rsid w:val="001448C5"/>
     <w:rsid w:val="001451F6"/>
     <w:rsid w:val="0014555D"/>
     <w:rsid w:val="001501F2"/>
     <w:rsid w:val="001510E2"/>
     <w:rsid w:val="00154A8B"/>
     <w:rsid w:val="00161796"/>
     <w:rsid w:val="001627F2"/>
     <w:rsid w:val="001649CC"/>
     <w:rsid w:val="00164B2B"/>
     <w:rsid w:val="00165FB8"/>
     <w:rsid w:val="00170E6D"/>
+    <w:rsid w:val="001710F5"/>
     <w:rsid w:val="00171ED5"/>
     <w:rsid w:val="001729A7"/>
     <w:rsid w:val="001763A2"/>
     <w:rsid w:val="00180142"/>
     <w:rsid w:val="00181BE0"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="00185EBB"/>
     <w:rsid w:val="0018640B"/>
     <w:rsid w:val="00186DBF"/>
     <w:rsid w:val="001870F3"/>
     <w:rsid w:val="00187B01"/>
     <w:rsid w:val="00190C08"/>
     <w:rsid w:val="00194CC4"/>
     <w:rsid w:val="00195C56"/>
     <w:rsid w:val="001B38E7"/>
     <w:rsid w:val="001B485C"/>
     <w:rsid w:val="001B7F7B"/>
     <w:rsid w:val="001C33ED"/>
     <w:rsid w:val="001D1767"/>
     <w:rsid w:val="001D2125"/>
     <w:rsid w:val="001D2E4B"/>
     <w:rsid w:val="001D49B9"/>
     <w:rsid w:val="001D4C6A"/>
     <w:rsid w:val="001D714A"/>
     <w:rsid w:val="001E1EAD"/>
@@ -10928,72 +11085,74 @@
     <w:rsid w:val="00246132"/>
     <w:rsid w:val="002478E4"/>
     <w:rsid w:val="00253284"/>
     <w:rsid w:val="00255247"/>
     <w:rsid w:val="00256CD0"/>
     <w:rsid w:val="00264FCF"/>
     <w:rsid w:val="00267414"/>
     <w:rsid w:val="00270F82"/>
     <w:rsid w:val="00271D7E"/>
     <w:rsid w:val="0027281A"/>
     <w:rsid w:val="002804AB"/>
     <w:rsid w:val="00282425"/>
     <w:rsid w:val="0028615B"/>
     <w:rsid w:val="00293565"/>
     <w:rsid w:val="00294CE6"/>
     <w:rsid w:val="00295D0B"/>
     <w:rsid w:val="00297EEA"/>
     <w:rsid w:val="002A0549"/>
     <w:rsid w:val="002A18DD"/>
     <w:rsid w:val="002A22D6"/>
     <w:rsid w:val="002B13CA"/>
     <w:rsid w:val="002B274C"/>
     <w:rsid w:val="002B2983"/>
     <w:rsid w:val="002B5415"/>
     <w:rsid w:val="002C16B5"/>
+    <w:rsid w:val="002C27FD"/>
     <w:rsid w:val="002C4848"/>
     <w:rsid w:val="002C5C4D"/>
     <w:rsid w:val="002C68BC"/>
     <w:rsid w:val="002C69E4"/>
     <w:rsid w:val="002C739B"/>
     <w:rsid w:val="002D03E3"/>
     <w:rsid w:val="002D0497"/>
     <w:rsid w:val="002D282A"/>
     <w:rsid w:val="002E4E78"/>
     <w:rsid w:val="002E56BF"/>
     <w:rsid w:val="002E6184"/>
     <w:rsid w:val="002E7B4B"/>
     <w:rsid w:val="002F006A"/>
     <w:rsid w:val="002F01CF"/>
     <w:rsid w:val="002F5D0F"/>
     <w:rsid w:val="002F5E97"/>
     <w:rsid w:val="002F5F80"/>
     <w:rsid w:val="002F5FA3"/>
     <w:rsid w:val="002F6EDD"/>
     <w:rsid w:val="002F7C1A"/>
     <w:rsid w:val="003016D2"/>
     <w:rsid w:val="00301E8F"/>
+    <w:rsid w:val="00302A5B"/>
     <w:rsid w:val="003104EA"/>
     <w:rsid w:val="0031371D"/>
     <w:rsid w:val="0031466E"/>
     <w:rsid w:val="00314EA2"/>
     <w:rsid w:val="003200F2"/>
     <w:rsid w:val="00322D0D"/>
     <w:rsid w:val="00326C32"/>
     <w:rsid w:val="00327154"/>
     <w:rsid w:val="0033080A"/>
     <w:rsid w:val="003310EF"/>
     <w:rsid w:val="00332595"/>
     <w:rsid w:val="00332D83"/>
     <w:rsid w:val="0033787C"/>
     <w:rsid w:val="00340362"/>
     <w:rsid w:val="00340F3F"/>
     <w:rsid w:val="00341002"/>
     <w:rsid w:val="00342C5E"/>
     <w:rsid w:val="00344941"/>
     <w:rsid w:val="003449ED"/>
     <w:rsid w:val="00344D2F"/>
     <w:rsid w:val="00346A6D"/>
     <w:rsid w:val="00350193"/>
     <w:rsid w:val="00351D18"/>
     <w:rsid w:val="003535E5"/>
     <w:rsid w:val="00353DD5"/>
@@ -11021,50 +11180,51 @@
     <w:rsid w:val="003922E9"/>
     <w:rsid w:val="00393842"/>
     <w:rsid w:val="00396D71"/>
     <w:rsid w:val="003A1BF9"/>
     <w:rsid w:val="003A2BD1"/>
     <w:rsid w:val="003A484A"/>
     <w:rsid w:val="003A4F32"/>
     <w:rsid w:val="003A67EF"/>
     <w:rsid w:val="003A7349"/>
     <w:rsid w:val="003B084A"/>
     <w:rsid w:val="003B10B6"/>
     <w:rsid w:val="003B1792"/>
     <w:rsid w:val="003B2028"/>
     <w:rsid w:val="003B2207"/>
     <w:rsid w:val="003C0C33"/>
     <w:rsid w:val="003C30A4"/>
     <w:rsid w:val="003C33A1"/>
     <w:rsid w:val="003C3529"/>
     <w:rsid w:val="003C4222"/>
     <w:rsid w:val="003D1B17"/>
     <w:rsid w:val="003D2319"/>
     <w:rsid w:val="003D3714"/>
     <w:rsid w:val="003D4904"/>
     <w:rsid w:val="003D4ABA"/>
     <w:rsid w:val="003D4C96"/>
+    <w:rsid w:val="003D6D91"/>
     <w:rsid w:val="003D6EF7"/>
     <w:rsid w:val="003E1839"/>
     <w:rsid w:val="003E5AA7"/>
     <w:rsid w:val="003F0B33"/>
     <w:rsid w:val="003F1D92"/>
     <w:rsid w:val="003F39D1"/>
     <w:rsid w:val="003F4858"/>
     <w:rsid w:val="003F4F8A"/>
     <w:rsid w:val="0040148B"/>
     <w:rsid w:val="004020EA"/>
     <w:rsid w:val="00402335"/>
     <w:rsid w:val="00404074"/>
     <w:rsid w:val="0040548D"/>
     <w:rsid w:val="0040578D"/>
     <w:rsid w:val="00410813"/>
     <w:rsid w:val="00410C1C"/>
     <w:rsid w:val="00410E41"/>
     <w:rsid w:val="00420920"/>
     <w:rsid w:val="004271C7"/>
     <w:rsid w:val="00427B0C"/>
     <w:rsid w:val="00431318"/>
     <w:rsid w:val="0043311D"/>
     <w:rsid w:val="00437E71"/>
     <w:rsid w:val="00440F37"/>
     <w:rsid w:val="00442C49"/>
@@ -11124,85 +11284,85 @@
     <w:rsid w:val="00504723"/>
     <w:rsid w:val="0050521D"/>
     <w:rsid w:val="005057DD"/>
     <w:rsid w:val="00505B7B"/>
     <w:rsid w:val="0050697A"/>
     <w:rsid w:val="00506B70"/>
     <w:rsid w:val="005126AE"/>
     <w:rsid w:val="00513276"/>
     <w:rsid w:val="005136F7"/>
     <w:rsid w:val="0051480B"/>
     <w:rsid w:val="00514A14"/>
     <w:rsid w:val="00515519"/>
     <w:rsid w:val="00517D4F"/>
     <w:rsid w:val="0052253E"/>
     <w:rsid w:val="00522C83"/>
     <w:rsid w:val="00524449"/>
     <w:rsid w:val="00525BC3"/>
     <w:rsid w:val="00525EA2"/>
     <w:rsid w:val="00527AF9"/>
     <w:rsid w:val="005302A2"/>
     <w:rsid w:val="00531126"/>
     <w:rsid w:val="00531B8A"/>
     <w:rsid w:val="0053558F"/>
     <w:rsid w:val="005404AF"/>
     <w:rsid w:val="0054056F"/>
+    <w:rsid w:val="00542C82"/>
     <w:rsid w:val="00542F10"/>
     <w:rsid w:val="00543F29"/>
     <w:rsid w:val="00544864"/>
     <w:rsid w:val="00544B16"/>
     <w:rsid w:val="005458B0"/>
     <w:rsid w:val="00551594"/>
     <w:rsid w:val="00551718"/>
     <w:rsid w:val="00554637"/>
     <w:rsid w:val="005612A6"/>
     <w:rsid w:val="00562BED"/>
     <w:rsid w:val="0057112D"/>
     <w:rsid w:val="00574484"/>
     <w:rsid w:val="00580090"/>
     <w:rsid w:val="005908FF"/>
     <w:rsid w:val="00590CAB"/>
     <w:rsid w:val="00591368"/>
     <w:rsid w:val="0059516A"/>
     <w:rsid w:val="00595B7C"/>
     <w:rsid w:val="00596622"/>
     <w:rsid w:val="005A171D"/>
     <w:rsid w:val="005B6788"/>
     <w:rsid w:val="005B7957"/>
     <w:rsid w:val="005C029B"/>
     <w:rsid w:val="005C0620"/>
     <w:rsid w:val="005C1173"/>
     <w:rsid w:val="005C7691"/>
     <w:rsid w:val="005D25F0"/>
     <w:rsid w:val="005D44FF"/>
     <w:rsid w:val="005D56B9"/>
     <w:rsid w:val="005D6390"/>
     <w:rsid w:val="005D6EBB"/>
     <w:rsid w:val="005E0D64"/>
     <w:rsid w:val="005E0DC7"/>
     <w:rsid w:val="005E21EF"/>
-    <w:rsid w:val="005E6E4B"/>
     <w:rsid w:val="005F0AA8"/>
     <w:rsid w:val="005F1B8A"/>
     <w:rsid w:val="005F2756"/>
     <w:rsid w:val="005F5E89"/>
     <w:rsid w:val="00602F90"/>
     <w:rsid w:val="006047AC"/>
     <w:rsid w:val="0060576B"/>
     <w:rsid w:val="0060685D"/>
     <w:rsid w:val="00610E39"/>
     <w:rsid w:val="00611C2C"/>
     <w:rsid w:val="00613B57"/>
     <w:rsid w:val="00617C34"/>
     <w:rsid w:val="0062235C"/>
     <w:rsid w:val="00622825"/>
     <w:rsid w:val="00622A71"/>
     <w:rsid w:val="006230CD"/>
     <w:rsid w:val="00623FDB"/>
     <w:rsid w:val="00624046"/>
     <w:rsid w:val="0062608B"/>
     <w:rsid w:val="00626486"/>
     <w:rsid w:val="006302DD"/>
     <w:rsid w:val="00630319"/>
     <w:rsid w:val="0064111D"/>
     <w:rsid w:val="0064148A"/>
     <w:rsid w:val="00643F84"/>
@@ -11501,51 +11661,50 @@
     <w:rsid w:val="00AD1021"/>
     <w:rsid w:val="00AD4A90"/>
     <w:rsid w:val="00AD4EEA"/>
     <w:rsid w:val="00AD7107"/>
     <w:rsid w:val="00AD7897"/>
     <w:rsid w:val="00AF028B"/>
     <w:rsid w:val="00AF2660"/>
     <w:rsid w:val="00AF285E"/>
     <w:rsid w:val="00AF310A"/>
     <w:rsid w:val="00AF3201"/>
     <w:rsid w:val="00AF55EA"/>
     <w:rsid w:val="00B04E32"/>
     <w:rsid w:val="00B056AB"/>
     <w:rsid w:val="00B05DAD"/>
     <w:rsid w:val="00B11E03"/>
     <w:rsid w:val="00B13C78"/>
     <w:rsid w:val="00B176CF"/>
     <w:rsid w:val="00B20D83"/>
     <w:rsid w:val="00B22BE7"/>
     <w:rsid w:val="00B236AE"/>
     <w:rsid w:val="00B240CC"/>
     <w:rsid w:val="00B24870"/>
     <w:rsid w:val="00B264C6"/>
     <w:rsid w:val="00B275CD"/>
     <w:rsid w:val="00B2792B"/>
-    <w:rsid w:val="00B3203C"/>
     <w:rsid w:val="00B37044"/>
     <w:rsid w:val="00B405E8"/>
     <w:rsid w:val="00B4321E"/>
     <w:rsid w:val="00B45D2B"/>
     <w:rsid w:val="00B467B9"/>
     <w:rsid w:val="00B46C92"/>
     <w:rsid w:val="00B54FF5"/>
     <w:rsid w:val="00B5737B"/>
     <w:rsid w:val="00B63E4E"/>
     <w:rsid w:val="00B6425A"/>
     <w:rsid w:val="00B64609"/>
     <w:rsid w:val="00B6477F"/>
     <w:rsid w:val="00B66EEE"/>
     <w:rsid w:val="00B674DD"/>
     <w:rsid w:val="00B7122D"/>
     <w:rsid w:val="00B72450"/>
     <w:rsid w:val="00B77E2A"/>
     <w:rsid w:val="00B8188C"/>
     <w:rsid w:val="00B81E19"/>
     <w:rsid w:val="00B82CF8"/>
     <w:rsid w:val="00B8561F"/>
     <w:rsid w:val="00B864B7"/>
     <w:rsid w:val="00B866E5"/>
     <w:rsid w:val="00B9096B"/>
     <w:rsid w:val="00B90A03"/>
@@ -11640,51 +11799,50 @@
     <w:rsid w:val="00CF1F68"/>
     <w:rsid w:val="00CF53C1"/>
     <w:rsid w:val="00CF53EB"/>
     <w:rsid w:val="00CF575D"/>
     <w:rsid w:val="00CF75FB"/>
     <w:rsid w:val="00D010AF"/>
     <w:rsid w:val="00D01558"/>
     <w:rsid w:val="00D01A5E"/>
     <w:rsid w:val="00D0227C"/>
     <w:rsid w:val="00D03A34"/>
     <w:rsid w:val="00D064A0"/>
     <w:rsid w:val="00D07957"/>
     <w:rsid w:val="00D07B82"/>
     <w:rsid w:val="00D07F43"/>
     <w:rsid w:val="00D11001"/>
     <w:rsid w:val="00D11020"/>
     <w:rsid w:val="00D13B18"/>
     <w:rsid w:val="00D140F8"/>
     <w:rsid w:val="00D15CB1"/>
     <w:rsid w:val="00D15D53"/>
     <w:rsid w:val="00D17A59"/>
     <w:rsid w:val="00D218BC"/>
     <w:rsid w:val="00D24B18"/>
     <w:rsid w:val="00D31144"/>
     <w:rsid w:val="00D3170E"/>
-    <w:rsid w:val="00D31A93"/>
     <w:rsid w:val="00D3642A"/>
     <w:rsid w:val="00D37A7E"/>
     <w:rsid w:val="00D40227"/>
     <w:rsid w:val="00D403A8"/>
     <w:rsid w:val="00D40EFC"/>
     <w:rsid w:val="00D42CE5"/>
     <w:rsid w:val="00D43707"/>
     <w:rsid w:val="00D44196"/>
     <w:rsid w:val="00D44D2F"/>
     <w:rsid w:val="00D511D1"/>
     <w:rsid w:val="00D5389B"/>
     <w:rsid w:val="00D549D7"/>
     <w:rsid w:val="00D57CD3"/>
     <w:rsid w:val="00D60DCE"/>
     <w:rsid w:val="00D63A82"/>
     <w:rsid w:val="00D667C0"/>
     <w:rsid w:val="00D67758"/>
     <w:rsid w:val="00D67A7A"/>
     <w:rsid w:val="00D753FD"/>
     <w:rsid w:val="00D75D1A"/>
     <w:rsid w:val="00D82797"/>
     <w:rsid w:val="00D828EB"/>
     <w:rsid w:val="00D851A5"/>
     <w:rsid w:val="00D86479"/>
     <w:rsid w:val="00D86D4D"/>
@@ -11763,50 +11921,51 @@
     <w:rsid w:val="00EA4C6D"/>
     <w:rsid w:val="00EB066D"/>
     <w:rsid w:val="00EB229C"/>
     <w:rsid w:val="00EB2575"/>
     <w:rsid w:val="00EB2843"/>
     <w:rsid w:val="00EB30B9"/>
     <w:rsid w:val="00EB4725"/>
     <w:rsid w:val="00EB5A62"/>
     <w:rsid w:val="00EC0B5C"/>
     <w:rsid w:val="00EC1F35"/>
     <w:rsid w:val="00EC21A1"/>
     <w:rsid w:val="00EC35F4"/>
     <w:rsid w:val="00EC60AF"/>
     <w:rsid w:val="00EC61CC"/>
     <w:rsid w:val="00EC658B"/>
     <w:rsid w:val="00EC6B6A"/>
     <w:rsid w:val="00ED0E45"/>
     <w:rsid w:val="00ED0FE7"/>
     <w:rsid w:val="00ED2218"/>
     <w:rsid w:val="00ED47B8"/>
     <w:rsid w:val="00ED7325"/>
     <w:rsid w:val="00EE13A4"/>
     <w:rsid w:val="00EE3408"/>
     <w:rsid w:val="00EE550D"/>
     <w:rsid w:val="00EE6FF5"/>
+    <w:rsid w:val="00EF0124"/>
     <w:rsid w:val="00EF0ADA"/>
     <w:rsid w:val="00EF12FD"/>
     <w:rsid w:val="00EF1EAA"/>
     <w:rsid w:val="00EF3D67"/>
     <w:rsid w:val="00EF536D"/>
     <w:rsid w:val="00EF6BEB"/>
     <w:rsid w:val="00F01D6B"/>
     <w:rsid w:val="00F03549"/>
     <w:rsid w:val="00F05039"/>
     <w:rsid w:val="00F0536F"/>
     <w:rsid w:val="00F0630D"/>
     <w:rsid w:val="00F14095"/>
     <w:rsid w:val="00F14779"/>
     <w:rsid w:val="00F16F03"/>
     <w:rsid w:val="00F17A6B"/>
     <w:rsid w:val="00F22C77"/>
     <w:rsid w:val="00F2303B"/>
     <w:rsid w:val="00F24026"/>
     <w:rsid w:val="00F247C1"/>
     <w:rsid w:val="00F27A21"/>
     <w:rsid w:val="00F3031E"/>
     <w:rsid w:val="00F30E24"/>
     <w:rsid w:val="00F31CA7"/>
     <w:rsid w:val="00F32660"/>
     <w:rsid w:val="00F33CF2"/>
@@ -12586,51 +12745,50 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00544864"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -14398,51 +14556,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135128214">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/2Mj4KUEa-bI" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veterinaryevidence.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterinaryevidence.org/index.php/ve/pages/view/terms-of-use" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterinaryevidence.org/index.php/ve/strengthofevidence" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterinaryevidence.org/index.php/ve/about/contact" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterinaryevidence.org/index.php/ve/reviewer-hub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/2Mj4KUEa-bI" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterinaryevidence.org/index.php/ve/pages/view/terms-of-use" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:library@rcvsknowledge.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterinaryevidence.org/index.php/ve/strengthofevidence" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:library@rcvsknowledge.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterinaryevidence.org/index.php/ve/about/contact" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veterinaryevidence.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterinaryevidence.org/index.php/ve/reviewer-hub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.veterinaryevidence.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -14721,75 +14879,75 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0592420C-F195-45A9-AC7B-106BCFF810C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6b902693-1074-40aa-9e21-d89446a2ebb5}" enabled="0" method="" siteId="{6b902693-1074-40aa-9e21-d89446a2ebb5}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1468</Words>
-  <Characters>8372</Characters>
+  <Words>1569</Words>
+  <Characters>8948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RCVS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9821</CharactersWithSpaces>
+  <CharactersWithSpaces>10497</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>George De Angelis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="NXPowerLiteLastOptimized">
     <vt:lpwstr>53077</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="NXPowerLiteSettings">
     <vt:lpwstr>C74006B004C800</vt:lpwstr>
   </property>